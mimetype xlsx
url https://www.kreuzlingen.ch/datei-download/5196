--- v0 (2025-10-21)
+++ v1 (2026-10-20)
@@ -3,353 +3,352 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26731"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C351AB93-C355-48CC-95A7-1975CD79FFCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{660DB1CA-09D2-4717-8A1B-3F6575FF2FF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Budget!$A$1:$C$51</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C50" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="B52" i="1" l="1"/>
+  <c r="C42" i="1" l="1"/>
+  <c r="B42" i="1"/>
+  <c r="B44" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
   <si>
     <t>Ausgaben</t>
   </si>
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Ausgaben
 CHF</t>
   </si>
   <si>
     <t>Einnahmen
 CHF</t>
   </si>
   <si>
-    <t>1. Löhne (inkl. Sozialleistungen)</t>
-[...31 lines deleted...]
-  <si>
     <t>1. Eigenleistung</t>
   </si>
   <si>
-    <t>2. Öffentliche Kulturförderung</t>
-[...31 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Voraussichtliche Differenz</t>
   </si>
   <si>
-    <t>Datum</t>
-[...38 lines deleted...]
-    <t>4.2 Firma B (zugesagt)</t>
+    <t>Löhne</t>
+  </si>
+  <si>
+    <t>Projektleitung / Administration</t>
+  </si>
+  <si>
+    <t>Werbung</t>
+  </si>
+  <si>
+    <t>Druck Flyer / Plakate</t>
+  </si>
+  <si>
+    <t>Inseratkosten</t>
+  </si>
+  <si>
+    <t>Grafik (Name)</t>
+  </si>
+  <si>
+    <t>Sachkosten und Spesen</t>
+  </si>
+  <si>
+    <t>Budget für die Veranstaltung vom $$.$$.20$$</t>
+  </si>
+  <si>
+    <t>Raummiete</t>
+  </si>
+  <si>
+    <t>Reisespesen Personal</t>
+  </si>
+  <si>
+    <t>Verpflegung Personal</t>
+  </si>
+  <si>
+    <t>Getränke unf Material für Barbetrieb</t>
+  </si>
+  <si>
+    <t>Licht- und Tontechnik</t>
+  </si>
+  <si>
+    <t>Einnahmen</t>
+  </si>
+  <si>
+    <t>Einnahmen Tickets (geschätzt)</t>
+  </si>
+  <si>
+    <t>Kollekte (geschätzt)</t>
+  </si>
+  <si>
+    <t>Beitrag aus dem Vereinsvermögen</t>
+  </si>
+  <si>
+    <t>Einnahmen Barbetrieb (geschätzt)</t>
+  </si>
+  <si>
+    <t>Kulturförderung / Sponsoren</t>
+  </si>
+  <si>
+    <t>Verein Kultursee (angefragt/zugesagt)</t>
+  </si>
+  <si>
+    <t>Kulturamt Thurgau (angefragt/zugesagt)</t>
+  </si>
+  <si>
+    <t>Gemeinde (Name) (angefragt/zugesagt)</t>
+  </si>
+  <si>
+    <t>Firma (Name) (angefragt/zugesagt)</t>
+  </si>
+  <si>
+    <t>Weitere Förderungen (angefragt/zugesagt)</t>
+  </si>
+  <si>
+    <t>Honorar Künstler (Name und Funktion)</t>
+  </si>
+  <si>
+    <t>Das Budget sollte immer ausgeglichen sein.</t>
+  </si>
+  <si>
+    <t>Das Budget darf individuell angepasst werden. Bitte Status der Kulturförderung anpassen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_ &quot;CHF&quot;\ * #,##0.00_ ;_ &quot;CHF&quot;\ * \-#,##0.00_ ;_ &quot;CHF&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Währung" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
@@ -623,449 +622,406 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C57"/>
+  <dimension ref="A1:C50"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="1" customWidth="1"/>
-    <col min="2" max="3" width="17.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="48.7109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="15.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="12" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:3" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+    </row>
+    <row r="3" spans="1:3" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...6 lines deleted...]
-      <c r="B3" s="15" t="s">
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5"/>
+    </row>
+    <row r="8" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="10"/>
+      <c r="C8" s="9"/>
+    </row>
+    <row r="9" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="9"/>
+    </row>
+    <row r="10" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="10"/>
+      <c r="C10" s="9"/>
+    </row>
+    <row r="11" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="10"/>
+      <c r="C11" s="9"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+    </row>
+    <row r="14" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="10"/>
+      <c r="C14" s="9"/>
+    </row>
+    <row r="15" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="9"/>
+    </row>
+    <row r="16" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="9"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+    </row>
+    <row r="19" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="9"/>
+    </row>
+    <row r="20" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="10"/>
+      <c r="C20" s="9"/>
+    </row>
+    <row r="21" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="10"/>
+      <c r="C21" s="9"/>
+    </row>
+    <row r="22" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="10"/>
+      <c r="C22" s="9"/>
+    </row>
+    <row r="23" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="10"/>
+      <c r="C23" s="9"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="3"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="15" t="s">
-[...21 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+    </row>
+    <row r="29" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="10"/>
+    </row>
+    <row r="30" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="10"/>
+    </row>
+    <row r="31" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="10"/>
+    </row>
+    <row r="32" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="5"/>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+    </row>
+    <row r="35" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="9"/>
+      <c r="C35" s="10"/>
+    </row>
+    <row r="36" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
+    </row>
+    <row r="37" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+    </row>
+    <row r="38" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+    </row>
+    <row r="39" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
+    </row>
+    <row r="40" spans="1:3" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6"/>
-[...3 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="B42" s="7">
+        <f>SUM(B28:B40)</f>
+        <v>0</v>
+      </c>
+      <c r="C42" s="7">
+        <f>SUM(C8:C40)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="3"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="5"/>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="11"/>
-[...50 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="B44" s="7">
+        <f>B42-C42</f>
+        <v>0</v>
+      </c>
+      <c r="C44" s="5"/>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="14">
+        <v>46219</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="20" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="11"/>
-[...255 lines deleted...]
-      </c>
+    </row>
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A50" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...4 lines deleted...]
-  <headerFooter scaleWithDoc="0" alignWithMargins="0">
+  <pageMargins left="0.98425196850393704" right="0.78740157480314965" top="1.5748031496062993" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;G</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="27" max="16383" man="1"/>
+    <brk id="24" max="16383" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Budget</vt:lpstr>
+      <vt:lpstr>Budget!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>